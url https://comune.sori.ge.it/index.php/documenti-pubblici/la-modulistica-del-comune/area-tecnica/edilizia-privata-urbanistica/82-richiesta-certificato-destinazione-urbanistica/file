--- v0 (2025-10-23)
+++ v1 (2026-06-03)
@@ -1,315 +1,316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E21B0E" w:rsidRDefault="00BE3A3A" w:rsidP="00E21B0E">
+    <w:p w14:paraId="05112490" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRDefault="005D2D0B" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="744545C2">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:331.45pt;margin-top:-44.65pt;width:148.5pt;height:94.9pt;z-index:251660288;mso-width-relative:margin;mso-height-relative:margin">
-            <v:textbox>
+          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:331.45pt;margin-top:-44.65pt;width:148.5pt;height:105.05pt;z-index:251660288;mso-width-relative:margin;mso-height-relative:margin">
+            <v:textbox style="mso-next-textbox:#_x0000_s1026">
               <w:txbxContent>
-                <w:p w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+                <w:p w14:paraId="54443BD4" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+                <w:p w14:paraId="58B8272E" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Marca da bollo</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E21B0E" w:rsidRDefault="00835BC9" w:rsidP="00E21B0E">
+                <w:p w14:paraId="2BC3F085" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRDefault="00835BC9" w:rsidP="00E21B0E">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Euro 16,00</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="006D6449" w:rsidRDefault="006D6449" w:rsidP="00E21B0E">
+                <w:p w14:paraId="2E9D72A1" w14:textId="43552B33" w:rsidR="00FC475B" w:rsidRDefault="006D6449" w:rsidP="00FC475B">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>(</w:t>
+                    <w:t>(non occorrente per uso successione)</w:t>
                   </w:r>
-                  <w:proofErr w:type="gramStart"/>
+                </w:p>
+                <w:p w14:paraId="29FBA6C0" w14:textId="2D299366" w:rsidR="00FC475B" w:rsidRDefault="00FC475B" w:rsidP="00FC475B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
                   <w:r>
-                    <w:t>non</w:t>
-[...3 lines deleted...]
-                    <w:t xml:space="preserve"> occorrente per uso successione)</w:t>
+                    <w:t>Non apporre se allegata la DSAN di annullamento</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="7DB461DB" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00835BC9" w:rsidRDefault="00835BC9" w:rsidP="00E21B0E">
+    <w:p w14:paraId="0C1AFB95" w14:textId="77777777" w:rsidR="00835BC9" w:rsidRDefault="00835BC9" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00835BC9" w:rsidRDefault="00835BC9" w:rsidP="00E21B0E">
+    <w:p w14:paraId="023241B3" w14:textId="77777777" w:rsidR="00835BC9" w:rsidRDefault="00835BC9" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="5D0F16D7" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Spett. </w:t>
       </w:r>
       <w:r w:rsidRPr="00835BC9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">COMUNE DI </w:t>
       </w:r>
       <w:r w:rsidR="006D6449" w:rsidRPr="00835BC9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>SORI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00835BC9" w:rsidRPr="00835BC9" w:rsidRDefault="00835BC9" w:rsidP="00835BC9">
+    <w:p w14:paraId="26EC1365" w14:textId="77777777" w:rsidR="00835BC9" w:rsidRPr="00835BC9" w:rsidRDefault="00835BC9" w:rsidP="00835BC9">
       <w:pPr>
         <w:pStyle w:val="Intestazione"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4819"/>
           <w:tab w:val="clear" w:pos="9638"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835BC9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>AREA TERRITORIO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00835BC9" w:rsidRPr="00835BC9" w:rsidRDefault="00835BC9" w:rsidP="00835BC9">
+    <w:p w14:paraId="49B0D9A4" w14:textId="77777777" w:rsidR="00835BC9" w:rsidRPr="00835BC9" w:rsidRDefault="00835BC9" w:rsidP="00835BC9">
       <w:pPr>
         <w:pStyle w:val="Intestazione"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4819"/>
           <w:tab w:val="clear" w:pos="9638"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835BC9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>AMBIENTE E URBANISTICA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="4DF2E6EF" w14:textId="77777777" w:rsidR="00FC475B" w:rsidRDefault="00FC475B" w:rsidP="00E21B0E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="57DC0116" w14:textId="3567108E" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>RICHIESTA CERTIFICATO DI DESTINAZIONE URBANISTICA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="2E22927E" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00FC475B" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5ABC05" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il/La sottoscritto/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -328,834 +329,1060 @@
       <w:r w:rsidR="00B150F4">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">*) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r w:rsidR="00B150F4">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="56EBFA42" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nato</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>nato/a a _______________________ il giorno____________ e residente in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ECAC4A" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/a a _______________________ il giorno____________ e residente in</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+        <w:t>_________________, Via /Viale/Piazza_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539A6574" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_________________, Via /Viale/Piazza_________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+        <w:t>n° civ. _________,tel___/____________, in qualità di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6532F36C" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00835BC9" w:rsidRDefault="00835BC9" w:rsidP="00E21B0E">
+    <w:p w14:paraId="6EB15FBB" w14:textId="77777777" w:rsidR="00835BC9" w:rsidRPr="00FC475B" w:rsidRDefault="00835BC9" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B27F8C" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CHIEDE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="4BD3E604" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="1B2BFE39" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il Certificato di Destinazione Urbanistica relativo ai seguenti terreni (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>indicare Foglio e</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="01C49139" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Mappale</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="6D03FA3E" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="4CA401C1" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="4AE422CD" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="2D17FC93" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="0C414EAD" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="4073E9F6" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="6146FB15" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+      <w:r w:rsidRPr="00E21B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Il presente viene richiesto per USO COMPRAVENDITA/ USO SUCCESSIONE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1B31C3" w14:textId="77777777" w:rsidR="00BE3A3A" w:rsidRPr="00E21B0E" w:rsidRDefault="00BE3A3A" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D50FD93" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Il presente viene richiesto per USO COMPRAVENDITA/ USO SUCCESSIONE.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BE3A3A" w:rsidRPr="00E21B0E" w:rsidRDefault="00BE3A3A" w:rsidP="00E21B0E">
+        <w:t>In attesa di un riscontro alla presente, si inviano i più cordiali saluti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071CD46F" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E21B0E" w:rsidRPr="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
-[...33 lines deleted...]
-    <w:p w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
+    <w:p w14:paraId="780E6C9B" w14:textId="77777777" w:rsidR="00E21B0E" w:rsidRDefault="00E21B0E" w:rsidP="00E21B0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ComicSansMS" w:hAnsi="ComicSansMS" w:cs="ComicSansMS"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21B0E">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>In fede</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ComicSansMS" w:hAnsi="ComicSansMS" w:cs="ComicSansMS"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ComicSansMS" w:hAnsi="ComicSansMS" w:cs="ComicSansMS"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ComicSansMS" w:hAnsi="ComicSansMS" w:cs="ComicSansMS"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007124D1" w:rsidRDefault="007124D1" w:rsidP="00BE3A3A">
+    <w:p w14:paraId="5C695EAF" w14:textId="77777777" w:rsidR="007124D1" w:rsidRDefault="007124D1" w:rsidP="00BE3A3A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ComicSansMS" w:hAnsi="ComicSansMS" w:cs="ComicSansMS"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE3A3A" w:rsidRDefault="00BE3A3A" w:rsidP="00E21B0E">
-[...12 lines deleted...]
-    <w:p w:rsidR="007124D1" w:rsidRDefault="007124D1" w:rsidP="007124D1">
+    <w:p w14:paraId="57132332" w14:textId="77777777" w:rsidR="00AA36AF" w:rsidRDefault="00AA36AF" w:rsidP="007124D1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4069A75F" w14:textId="65CBD0B8" w:rsidR="007124D1" w:rsidRDefault="007124D1" w:rsidP="007124D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(*) la richiesta deve essere formulata dalla parte venditrice o acquirente in caso di compravendita o dagli eredi in caso di successione. Se compilata da terzo soggetto occorre allegare la delega dell’avente diritto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE3A3A" w:rsidRDefault="00BE3A3A" w:rsidP="007124D1">
-[...84 lines deleted...]
-    <w:sectPr w:rsidR="00BE3A3A" w:rsidSect="00BE3A3A">
+    <w:p w14:paraId="3046AD92" w14:textId="77777777" w:rsidR="00BE3A3A" w:rsidRDefault="00BE3A3A" w:rsidP="007124D1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C36247" w14:textId="77777777" w:rsidR="00AA36AF" w:rsidRDefault="00AA36AF" w:rsidP="007124D1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AA9B67" w14:textId="2F088241" w:rsidR="00BE3A3A" w:rsidRPr="00AA36AF" w:rsidRDefault="00BE3A3A" w:rsidP="007124D1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allegati:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51639E5F" w14:textId="77777777" w:rsidR="0022231A" w:rsidRPr="00AA36AF" w:rsidRDefault="00BE3A3A" w:rsidP="0022231A">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>estratto di mappa catastale attuale con individuazione del</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC475B" w:rsidRPr="00AA36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mappale</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC475B" w:rsidRPr="00AA36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/i;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015A07CB" w14:textId="0CB012D7" w:rsidR="00FC475B" w:rsidRPr="00AA36AF" w:rsidRDefault="00FC475B" w:rsidP="0022231A">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D.S.A.N. di annullamento di n. 2 marche da bollo da Euro 16,00 (necessaria per il rilascio del certificato in formato digitale</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA36AF" w:rsidRPr="00AA36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – non occorrente per uso successione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0022231A" w:rsidRPr="00AA36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB28F96" w14:textId="16A7A596" w:rsidR="0022231A" w:rsidRPr="00AA36AF" w:rsidRDefault="0022231A" w:rsidP="0022231A">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pagamento diritti di segreteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0022231A" w:rsidRPr="00AA36AF" w:rsidSect="00BE3A3A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="567" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ComicSansMS">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ComicSansMS-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ADE1A03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DF60A14"/>
+    <w:lvl w:ilvl="0" w:tplc="345C168C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Comic Sans MS" w:cs="ComicSansMS" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="464276582">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E21B0E"/>
     <w:rsid w:val="000733F7"/>
     <w:rsid w:val="00080FA5"/>
     <w:rsid w:val="00083036"/>
     <w:rsid w:val="00097981"/>
     <w:rsid w:val="000C343A"/>
     <w:rsid w:val="000F70D1"/>
     <w:rsid w:val="001320D8"/>
     <w:rsid w:val="001D6200"/>
     <w:rsid w:val="002002B5"/>
     <w:rsid w:val="002170AB"/>
     <w:rsid w:val="00221493"/>
+    <w:rsid w:val="0022231A"/>
     <w:rsid w:val="00241457"/>
     <w:rsid w:val="0028174F"/>
     <w:rsid w:val="002D0644"/>
     <w:rsid w:val="002E590C"/>
     <w:rsid w:val="00322533"/>
     <w:rsid w:val="00336479"/>
     <w:rsid w:val="00336AC0"/>
     <w:rsid w:val="00412972"/>
     <w:rsid w:val="00457D4B"/>
     <w:rsid w:val="00485D7C"/>
     <w:rsid w:val="004C1BF8"/>
     <w:rsid w:val="004E7FEC"/>
     <w:rsid w:val="004F4693"/>
     <w:rsid w:val="005262AA"/>
     <w:rsid w:val="0058593E"/>
+    <w:rsid w:val="005D2D0B"/>
+    <w:rsid w:val="0065623D"/>
     <w:rsid w:val="00667A6D"/>
     <w:rsid w:val="006D6449"/>
     <w:rsid w:val="006E6860"/>
     <w:rsid w:val="006F6D85"/>
     <w:rsid w:val="007124D1"/>
     <w:rsid w:val="007313A2"/>
     <w:rsid w:val="00750981"/>
     <w:rsid w:val="00752E7D"/>
     <w:rsid w:val="007A32D7"/>
     <w:rsid w:val="007D4FA5"/>
     <w:rsid w:val="007F027C"/>
     <w:rsid w:val="00815CFC"/>
     <w:rsid w:val="00835BC9"/>
     <w:rsid w:val="008B474D"/>
     <w:rsid w:val="00A95460"/>
+    <w:rsid w:val="00AA36AF"/>
     <w:rsid w:val="00AE085B"/>
     <w:rsid w:val="00B150F4"/>
     <w:rsid w:val="00B22E52"/>
     <w:rsid w:val="00B41DAF"/>
     <w:rsid w:val="00BA6E3C"/>
     <w:rsid w:val="00BB15B9"/>
     <w:rsid w:val="00BE3A3A"/>
     <w:rsid w:val="00C458C0"/>
     <w:rsid w:val="00C51A25"/>
+    <w:rsid w:val="00CF1C52"/>
     <w:rsid w:val="00D068C0"/>
     <w:rsid w:val="00D65EA1"/>
     <w:rsid w:val="00DB2135"/>
     <w:rsid w:val="00E21B0E"/>
+    <w:rsid w:val="00EB40E6"/>
     <w:rsid w:val="00F226F1"/>
     <w:rsid w:val="00F736C1"/>
+    <w:rsid w:val="00FC475B"/>
     <w:rsid w:val="00FC6594"/>
     <w:rsid w:val="00FD195C"/>
     <w:rsid w:val="00FF1282"/>
     <w:rsid w:val="00FF1436"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="193B06D7"/>
   <w15:docId w15:val="{D7082CF4-50BB-48E0-94B0-A4B79FAD400D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1483,50 +1710,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002E590C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -1574,76 +1806,87 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
     <w:name w:val="Intestazione Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Intestazione"/>
     <w:rsid w:val="00835BC9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normale"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC475B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="93284273">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1906,70 +2149,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39D0D94B-31ED-4BEC-B8B8-D93C60242E8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>176</Words>
-  <Characters>1006</Characters>
+  <Words>204</Words>
+  <Characters>1168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1180</CharactersWithSpaces>
+  <CharactersWithSpaces>1370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francesca Sirocchi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>